--- v3 (2026-08-27)
+++ v4 (2026-10-12)
@@ -12,824 +12,149 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>DATA BRIGADE PANGAN 2025 PROVINSI SEMUA PROVINSI</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PROVINSI</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>TARGET BP Buka Blokir</t>
   </si>
   <si>
     <t>TARGET BP Kepmentan</t>
   </si>
   <si>
     <t>REALISASI BPP</t>
   </si>
   <si>
     <t>Presentase tehadap BP Buka Blokir</t>
   </si>
   <si>
     <t>Presentase tehadap BP Kepmentan</t>
   </si>
   <si>
     <t>CSR</t>
   </si>
   <si>
     <t>OPLAH RAWA</t>
   </si>
   <si>
     <t>OPLAH NON RAWA</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>SK PENETAPAN BP</t>
   </si>
   <si>
     <t>PKS LAHAN</t>
   </si>
   <si>
     <t>FORM KESANGGUPAN PENINGKATAN IP</t>
   </si>
   <si>
-    <t>ACEH</t>
+    <t>JAWA TIMUR</t>
   </si>
   <si>
     <t>0,00%</t>
   </si>
   <si>
-    <t>KAB. ACEH SELATAN</t>
-[...370 lines deleted...]
-  <si>
     <t>KAB. MALANG</t>
   </si>
   <si>
     <t>KAB. LUMAJANG</t>
   </si>
   <si>
     <t>KAB. JEMBER</t>
   </si>
   <si>
     <t>KAB. BANYUWANGI</t>
   </si>
   <si>
-    <t>KAB. SITUBONDO</t>
-[...1 lines deleted...]
-  <si>
     <t>KAB. JOMBANG</t>
   </si>
   <si>
     <t>KAB. NGANJUK</t>
   </si>
   <si>
-    <t>KAB. MADIUN</t>
-[...1 lines deleted...]
-  <si>
     <t>KAB. MAGETAN</t>
   </si>
   <si>
-    <t>KAB. TUBAN</t>
-[...1 lines deleted...]
-  <si>
     <t>KAB. BANGKALAN</t>
   </si>
   <si>
     <t>KAB. SAMPANG</t>
   </si>
   <si>
     <t>KAB. PAMEKASAN</t>
   </si>
   <si>
     <t>KAB. SUMENEP</t>
   </si>
   <si>
-    <t>BANTEN</t>
-[...163 lines deleted...]
-  <si>
     <t>KALIMANTAN SELATAN</t>
   </si>
   <si>
     <t>KAB. TANAH LAUT</t>
   </si>
   <si>
-    <t>KAB. KOTABARU</t>
-[...13 lines deleted...]
-  <si>
     <t>KAB. HULU SUNGAI TENGAH</t>
   </si>
   <si>
-    <t>KAB. HULU SUNGAI UTARA</t>
-[...113 lines deleted...]
-    <t>*Update 28-08-2026. Pukul 01.18 WIB</t>
+    <t>*Update 13-10-2026. Pukul 06.30 WIB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1236,54 +561,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z247"/>
+  <dimension ref="A1:Z22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A247" sqref="A247"/>
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="15" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
     <col min="14" max="14" width="15" customWidth="true" style="0"/>
     <col min="15" max="15" width="15" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
     <col min="18" max="18" width="15" customWidth="true" style="0"/>
     <col min="19" max="19" width="15" customWidth="true" style="0"/>
     <col min="20" max="20" width="15" customWidth="true" style="0"/>
     <col min="21" max="21" width="15" customWidth="true" style="0"/>
@@ -1454,18613 +779,1266 @@
       <c r="E5" s="7">
         <v>0</v>
       </c>
       <c r="F5" s="7">
         <v>0</v>
       </c>
       <c r="G5" s="7">
         <v>0</v>
       </c>
       <c r="H5" s="7">
         <v>0</v>
       </c>
       <c r="I5" s="7">
         <v>0</v>
       </c>
       <c r="J5" s="7">
         <v>0</v>
       </c>
       <c r="K5" s="7">
         <v>0</v>
       </c>
       <c r="L5" s="7">
         <v>0</v>
       </c>
       <c r="M5" s="7">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="N5" s="7">
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="O5" s="7">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="P5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X5" s="7">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="Y5" s="7">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="Z5" s="3">
-        <v>24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="8">
         <v>0</v>
       </c>
       <c r="E6" s="8">
         <v>0</v>
       </c>
       <c r="F6" s="8">
         <v>0</v>
       </c>
       <c r="G6" s="8">
         <v>0</v>
       </c>
       <c r="H6" s="8">
         <v>0</v>
       </c>
       <c r="I6" s="8">
         <v>0</v>
       </c>
       <c r="J6" s="8">
         <v>0</v>
       </c>
       <c r="K6" s="8">
         <v>0</v>
       </c>
       <c r="L6" s="8">
         <v>0</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O6" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X6" s="8">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Y6" s="8">
         <v>0</v>
       </c>
       <c r="Z6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="8">
         <v>0</v>
       </c>
       <c r="E7" s="8">
         <v>0</v>
       </c>
       <c r="F7" s="8">
         <v>0</v>
       </c>
       <c r="G7" s="8">
         <v>0</v>
       </c>
       <c r="H7" s="8">
         <v>0</v>
       </c>
       <c r="I7" s="8">
         <v>0</v>
       </c>
       <c r="J7" s="8">
         <v>0</v>
       </c>
       <c r="K7" s="8">
         <v>0</v>
       </c>
       <c r="L7" s="8">
         <v>0</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O7" s="8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P7" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q7" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R7" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S7" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T7" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U7" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V7" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W7" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X7" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Y7" s="8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z7">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="8">
         <v>0</v>
       </c>
       <c r="E8" s="8">
         <v>0</v>
       </c>
       <c r="F8" s="8">
         <v>0</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
         <v>0</v>
       </c>
       <c r="I8" s="8">
         <v>0</v>
       </c>
       <c r="J8" s="8">
         <v>0</v>
       </c>
       <c r="K8" s="8">
         <v>0</v>
       </c>
       <c r="L8" s="8">
         <v>0</v>
       </c>
       <c r="M8" s="8">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N8" s="8">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="O8" s="8">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="P8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X8" s="8">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="Y8" s="8">
         <v>0</v>
       </c>
       <c r="Z8">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="8">
         <v>0</v>
       </c>
       <c r="E9" s="8">
         <v>0</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="8">
         <v>0</v>
       </c>
       <c r="J9" s="8">
         <v>0</v>
       </c>
       <c r="K9" s="8">
         <v>0</v>
       </c>
       <c r="L9" s="8">
         <v>0</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O9" s="8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X9" s="8">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y9" s="8">
         <v>0</v>
       </c>
       <c r="Z9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="8">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>0</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>0</v>
       </c>
       <c r="I10" s="8">
         <v>0</v>
       </c>
       <c r="J10" s="8">
         <v>0</v>
       </c>
       <c r="K10" s="8">
         <v>0</v>
       </c>
       <c r="L10" s="8">
         <v>0</v>
       </c>
       <c r="M10" s="8">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N10" s="8">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="O10" s="8">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="P10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X10" s="8">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="Y10" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z10">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="8">
         <v>0</v>
       </c>
       <c r="E11" s="8">
         <v>0</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
         <v>0</v>
       </c>
       <c r="I11" s="8">
         <v>0</v>
       </c>
       <c r="J11" s="8">
         <v>0</v>
       </c>
       <c r="K11" s="8">
         <v>0</v>
       </c>
       <c r="L11" s="8">
         <v>0</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="8">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O11" s="8">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X11" s="8">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Y11" s="8">
         <v>0</v>
       </c>
       <c r="Z11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="8">
         <v>0</v>
       </c>
       <c r="E12" s="8">
         <v>0</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>0</v>
       </c>
       <c r="I12" s="8">
         <v>0</v>
       </c>
       <c r="J12" s="8">
         <v>0</v>
       </c>
       <c r="K12" s="8">
         <v>0</v>
       </c>
       <c r="L12" s="8">
         <v>0</v>
       </c>
       <c r="M12" s="8">
         <v>0</v>
       </c>
       <c r="N12" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O12" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X12" s="8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y12" s="8">
         <v>0</v>
       </c>
       <c r="Z12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="8">
         <v>0</v>
       </c>
       <c r="E13" s="8">
         <v>0</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
         <v>0</v>
       </c>
       <c r="I13" s="8">
         <v>0</v>
       </c>
       <c r="J13" s="8">
         <v>0</v>
       </c>
       <c r="K13" s="8">
         <v>0</v>
       </c>
       <c r="L13" s="8">
         <v>0</v>
       </c>
       <c r="M13" s="8">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N13" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O13" s="8">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="P13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X13" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y13" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z13">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>0</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="8">
         <v>0</v>
       </c>
       <c r="I14" s="8">
         <v>0</v>
       </c>
       <c r="J14" s="8">
         <v>0</v>
       </c>
       <c r="K14" s="8">
         <v>0</v>
       </c>
       <c r="L14" s="8">
         <v>0</v>
       </c>
       <c r="M14" s="8">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N14" s="8">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="O14" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="P14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X14" s="8">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="Y14" s="8">
         <v>0</v>
       </c>
       <c r="Z14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="8">
         <v>0</v>
       </c>
       <c r="E15" s="8">
         <v>0</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>0</v>
       </c>
       <c r="I15" s="8">
         <v>0</v>
       </c>
       <c r="J15" s="8">
         <v>0</v>
       </c>
       <c r="K15" s="8">
         <v>0</v>
       </c>
       <c r="L15" s="8">
         <v>0</v>
       </c>
       <c r="M15" s="8">
         <v>0</v>
       </c>
       <c r="N15" s="8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O15" s="8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="P15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X15" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Y15" s="8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Z15">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="8">
         <v>0</v>
       </c>
       <c r="E16" s="8">
         <v>0</v>
       </c>
       <c r="F16" s="8">
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>0</v>
       </c>
       <c r="I16" s="8">
         <v>0</v>
       </c>
       <c r="J16" s="8">
         <v>0</v>
       </c>
       <c r="K16" s="8">
         <v>0</v>
       </c>
       <c r="L16" s="8">
         <v>0</v>
       </c>
       <c r="M16" s="8">
+        <v>0</v>
+      </c>
+      <c r="N16" s="8">
+        <v>7</v>
+      </c>
+      <c r="O16" s="8">
+        <v>7</v>
+      </c>
+      <c r="P16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="R16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="S16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="T16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="U16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="V16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="W16" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="X16" s="8">
+        <v>7</v>
+      </c>
+      <c r="Y16" s="8">
         <v>4</v>
-      </c>
-[...34 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Z16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
-      <c r="A17">
+      <c r="A17" s="3">
         <v>13</v>
       </c>
-      <c r="C17" s="8" t="s">
+      <c r="B17" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="D17" s="8">
-[...33 lines deleted...]
-        <v>15</v>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>0</v>
+      </c>
+      <c r="E17" s="7">
+        <v>0</v>
+      </c>
+      <c r="F17" s="7">
+        <v>0</v>
+      </c>
+      <c r="G17" s="7">
+        <v>0</v>
+      </c>
+      <c r="H17" s="7">
+        <v>0</v>
+      </c>
+      <c r="I17" s="7">
+        <v>0</v>
+      </c>
+      <c r="J17" s="7">
+        <v>0</v>
+      </c>
+      <c r="K17" s="7">
+        <v>0</v>
+      </c>
+      <c r="L17" s="7">
+        <v>30</v>
+      </c>
+      <c r="M17" s="7">
+        <v>6</v>
+      </c>
+      <c r="N17" s="7">
+        <v>0</v>
+      </c>
+      <c r="O17" s="7">
+        <v>36</v>
       </c>
       <c r="P17" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q17" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R17" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S17" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T17" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U17" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V17" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W17" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="X17" s="8">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="X17" s="7">
+        <v>35</v>
+      </c>
+      <c r="Y17" s="7">
+        <v>6</v>
+      </c>
+      <c r="Z17" s="3">
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>0</v>
       </c>
       <c r="F18" s="8">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
         <v>0</v>
       </c>
       <c r="I18" s="8">
         <v>0</v>
       </c>
       <c r="J18" s="8">
         <v>0</v>
       </c>
       <c r="K18" s="8">
         <v>0</v>
       </c>
       <c r="L18" s="8">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="M18" s="8">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="N18" s="8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="O18" s="8">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="P18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X18" s="8">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="Y18" s="8">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Z18">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="8">
         <v>0</v>
       </c>
       <c r="E19" s="8">
         <v>0</v>
       </c>
       <c r="F19" s="8">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>0</v>
       </c>
       <c r="I19" s="8">
         <v>0</v>
       </c>
       <c r="J19" s="8">
         <v>0</v>
       </c>
       <c r="K19" s="8">
         <v>0</v>
       </c>
       <c r="L19" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M19" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N19" s="8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="O19" s="8">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="P19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W19" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X19" s="8">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="Y19" s="8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z19">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:26">
-      <c r="A20" s="3">
-[...150 lines deleted...]
-        <v>0</v>
+      <c r="B20" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11">
+        <v>0</v>
+      </c>
+      <c r="E20" s="11">
+        <v>0</v>
+      </c>
+      <c r="F20" s="11">
+        <v>0</v>
+      </c>
+      <c r="G20" s="11">
+        <v>0</v>
+      </c>
+      <c r="H20" s="11">
+        <v>0</v>
+      </c>
+      <c r="I20" s="11">
+        <v>0</v>
+      </c>
+      <c r="J20" s="11">
+        <v>0</v>
+      </c>
+      <c r="K20" s="11">
+        <v>0</v>
+      </c>
+      <c r="L20" s="11">
+        <v>30</v>
+      </c>
+      <c r="M20" s="11">
+        <v>6</v>
+      </c>
+      <c r="N20" s="11">
+        <v>92</v>
+      </c>
+      <c r="O20" s="11">
+        <v>128</v>
+      </c>
+      <c r="P20" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q20" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="R20" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="S20" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="T20" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="U20" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="V20" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="W20" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="X20" s="11">
+        <v>126</v>
+      </c>
+      <c r="Y20" s="11">
+        <v>10</v>
+      </c>
+      <c r="Z20">
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:26">
-      <c r="A22">
-[...1077 lines deleted...]
-      <c r="A36">
+      <c r="A22" s="10" t="s">
         <v>32</v>
-      </c>
-[...16188 lines deleted...]
-        <v>257</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="T3:W3"/>
     <mergeCell ref="X3:X4"/>
     <mergeCell ref="Y3:Y4"/>
     <mergeCell ref="Z3:Z4"/>
-    <mergeCell ref="B245:C245"/>
+    <mergeCell ref="B20:C20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>