--- v0 (2026-04-07)
+++ v1 (2026-05-26)
@@ -785,51 +785,51 @@
   <si>
     <t>KAB. SIDENRENG RAPPANG</t>
   </si>
   <si>
     <t>KAB. PINRANG</t>
   </si>
   <si>
     <t>KAB. ENREKANG</t>
   </si>
   <si>
     <t>KAB. LUWU</t>
   </si>
   <si>
     <t>SULAWESI BARAT</t>
   </si>
   <si>
     <t>KAB. PASANGKAYU</t>
   </si>
   <si>
     <t>PAPUA SELATAN</t>
   </si>
   <si>
     <t>KAB. MERAUKE</t>
   </si>
   <si>
-    <t>*Update 07-04-2026. Pukul 19.55 WIB</t>
+    <t>*Update 26-05-2026. Pukul 15.50 WIB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6728,51 +6728,51 @@
       <c r="P73" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q73" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R73" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S73" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T73" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U73" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V73" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W73" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X73" s="7">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="Y73" s="7">
         <v>87</v>
       </c>
       <c r="Z73" s="3">
         <v>55</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D74" s="8">
         <v>0</v>
       </c>
       <c r="E74" s="8">
         <v>0</v>
       </c>
       <c r="F74" s="8">
         <v>0</v>
       </c>
       <c r="G74" s="8">
@@ -7036,51 +7036,51 @@
       <c r="P77" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q77" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R77" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S77" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T77" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U77" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V77" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W77" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X77" s="8">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="Y77" s="8">
         <v>39</v>
       </c>
       <c r="Z77">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D78" s="8">
         <v>0</v>
       </c>
       <c r="E78" s="8">
         <v>0</v>
       </c>
       <c r="F78" s="8">
         <v>0</v>
       </c>
       <c r="G78" s="8">
@@ -7113,51 +7113,51 @@
       <c r="P78" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q78" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R78" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S78" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T78" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U78" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V78" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W78" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X78" s="8">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="Y78" s="8">
         <v>27</v>
       </c>
       <c r="Z78">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D79" s="8">
         <v>0</v>
       </c>
       <c r="E79" s="8">
         <v>0</v>
       </c>
       <c r="F79" s="8">
         <v>0</v>
       </c>
       <c r="G79" s="8">
@@ -7190,51 +7190,51 @@
       <c r="P79" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q79" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R79" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S79" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T79" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U79" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V79" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W79" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X79" s="8">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y79" s="8">
         <v>0</v>
       </c>
       <c r="Z79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D80" s="8">
         <v>0</v>
       </c>
       <c r="E80" s="8">
         <v>0</v>
       </c>
       <c r="F80" s="8">
         <v>0</v>
       </c>
       <c r="G80" s="8">
@@ -15825,54 +15825,54 @@
       <c r="P191" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q191" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R191" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S191" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T191" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U191" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V191" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W191" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X191" s="7">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Y191" s="7">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Z191" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>204</v>
       </c>
       <c r="D192" s="8">
         <v>0</v>
       </c>
       <c r="E192" s="8">
         <v>0</v>
       </c>
       <c r="F192" s="8">
         <v>0</v>
       </c>
       <c r="G192" s="8">
         <v>0</v>
       </c>
       <c r="H192" s="8">
@@ -15979,54 +15979,54 @@
       <c r="P193" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q193" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R193" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S193" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T193" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U193" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V193" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W193" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X193" s="8">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y193" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Z193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D194" s="8">
         <v>0</v>
       </c>
       <c r="E194" s="8">
         <v>0</v>
       </c>
       <c r="F194" s="8">
         <v>0</v>
       </c>
       <c r="G194" s="8">
         <v>0</v>
       </c>
       <c r="H194" s="8">
@@ -16445,51 +16445,51 @@
       <c r="Q199" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R199" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S199" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T199" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U199" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V199" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W199" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X199" s="7">
         <v>159</v>
       </c>
       <c r="Y199" s="7">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Z199" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>212</v>
       </c>
       <c r="D200" s="8">
         <v>0</v>
       </c>
       <c r="E200" s="8">
         <v>0</v>
       </c>
       <c r="F200" s="8">
         <v>0</v>
       </c>
       <c r="G200" s="8">
         <v>0</v>
       </c>
       <c r="H200" s="8">
@@ -17138,51 +17138,51 @@
       <c r="Q208" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R208" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S208" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T208" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U208" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V208" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W208" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X208" s="8">
         <v>5</v>
       </c>
       <c r="Y208" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z208">
         <v>5</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D209" s="8">
         <v>0</v>
       </c>
       <c r="E209" s="8">
         <v>0</v>
       </c>
       <c r="F209" s="8">
         <v>0</v>
       </c>
       <c r="G209" s="8">
         <v>0</v>
       </c>
       <c r="H209" s="8">
@@ -19988,54 +19988,54 @@
       <c r="P245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="Q245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="R245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="S245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="T245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="U245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="V245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="W245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="X245" s="11">
-        <v>1750</v>
+        <v>1745</v>
       </c>
       <c r="Y245" s="11">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="Z245">
         <v>622</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" s="10" t="s">
         <v>257</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="T3:W3"/>
     <mergeCell ref="X3:X4"/>
     <mergeCell ref="Y3:Y4"/>
     <mergeCell ref="Z3:Z4"/>
     <mergeCell ref="B245:C245"/>