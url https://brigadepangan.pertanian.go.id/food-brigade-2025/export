--- v1 (2026-05-26)
+++ v2 (2026-07-11)
@@ -785,51 +785,51 @@
   <si>
     <t>KAB. SIDENRENG RAPPANG</t>
   </si>
   <si>
     <t>KAB. PINRANG</t>
   </si>
   <si>
     <t>KAB. ENREKANG</t>
   </si>
   <si>
     <t>KAB. LUWU</t>
   </si>
   <si>
     <t>SULAWESI BARAT</t>
   </si>
   <si>
     <t>KAB. PASANGKAYU</t>
   </si>
   <si>
     <t>PAPUA SELATAN</t>
   </si>
   <si>
     <t>KAB. MERAUKE</t>
   </si>
   <si>
-    <t>*Update 26-05-2026. Pukul 15.50 WIB</t>
+    <t>*Update 11-07-2026. Pukul 18.16 WIB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -17830,57 +17830,57 @@
       <c r="P217" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q217" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R217" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S217" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T217" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U217" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V217" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W217" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X217" s="7">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="Y217" s="7">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="Z217" s="3">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D218" s="8">
         <v>0</v>
       </c>
       <c r="E218" s="8">
         <v>0</v>
       </c>
       <c r="F218" s="8">
         <v>0</v>
       </c>
       <c r="G218" s="8">
         <v>0</v>
       </c>
       <c r="H218" s="8">
         <v>0</v>
       </c>
       <c r="I218" s="8">
@@ -17907,57 +17907,57 @@
       <c r="P218" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q218" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R218" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S218" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T218" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U218" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V218" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W218" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X218" s="8">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="Y218" s="8">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="Z218">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D219" s="8">
         <v>0</v>
       </c>
       <c r="E219" s="8">
         <v>0</v>
       </c>
       <c r="F219" s="8">
         <v>0</v>
       </c>
       <c r="G219" s="8">
         <v>0</v>
       </c>
       <c r="H219" s="8">
         <v>0</v>
       </c>
       <c r="I219" s="8">
@@ -19836,57 +19836,57 @@
       <c r="P243" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q243" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R243" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S243" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T243" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U243" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V243" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W243" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X243" s="7">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y243" s="7">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="Z243" s="3">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244">
         <v>240</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D244" s="8">
         <v>0</v>
       </c>
       <c r="E244" s="8">
         <v>0</v>
       </c>
       <c r="F244" s="8">
         <v>0</v>
       </c>
       <c r="G244" s="8">
         <v>0</v>
       </c>
       <c r="H244" s="8">
         <v>0</v>
       </c>
       <c r="I244" s="8">
@@ -19913,57 +19913,57 @@
       <c r="P244" s="9" t="s">
         <v>17</v>
       </c>
       <c r="Q244" s="9" t="s">
         <v>17</v>
       </c>
       <c r="R244" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S244" s="9" t="s">
         <v>17</v>
       </c>
       <c r="T244" s="9" t="s">
         <v>17</v>
       </c>
       <c r="U244" s="9" t="s">
         <v>17</v>
       </c>
       <c r="V244" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W244" s="9" t="s">
         <v>17</v>
       </c>
       <c r="X244" s="8">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="Y244" s="8">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="Z244">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="B245" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C245" s="11"/>
       <c r="D245" s="11">
         <v>0</v>
       </c>
       <c r="E245" s="11">
         <v>0</v>
       </c>
       <c r="F245" s="11">
         <v>0</v>
       </c>
       <c r="G245" s="11">
         <v>0</v>
       </c>
       <c r="H245" s="11">
         <v>0</v>
       </c>
       <c r="I245" s="11">
         <v>0</v>
       </c>
@@ -19988,57 +19988,57 @@
       <c r="P245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="Q245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="R245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="S245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="T245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="U245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="V245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="W245" s="12" t="s">
         <v>17</v>
       </c>
       <c r="X245" s="11">
-        <v>1745</v>
+        <v>1741</v>
       </c>
       <c r="Y245" s="11">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="Z245">
-        <v>622</v>
+        <v>619</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" s="10" t="s">
         <v>257</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="T3:W3"/>
     <mergeCell ref="X3:X4"/>
     <mergeCell ref="Y3:Y4"/>
     <mergeCell ref="Z3:Z4"/>
     <mergeCell ref="B245:C245"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>