--- v2 (2026-07-11)
+++ v3 (2026-08-27)
@@ -785,51 +785,51 @@
   <si>
     <t>KAB. SIDENRENG RAPPANG</t>
   </si>
   <si>
     <t>KAB. PINRANG</t>
   </si>
   <si>
     <t>KAB. ENREKANG</t>
   </si>
   <si>
     <t>KAB. LUWU</t>
   </si>
   <si>
     <t>SULAWESI BARAT</t>
   </si>
   <si>
     <t>KAB. PASANGKAYU</t>
   </si>
   <si>
     <t>PAPUA SELATAN</t>
   </si>
   <si>
     <t>KAB. MERAUKE</t>
   </si>
   <si>
-    <t>*Update 11-07-2026. Pukul 18.16 WIB</t>
+    <t>*Update 28-08-2026. Pukul 01.18 WIB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>